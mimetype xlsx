--- v0 (2026-05-21)
+++ v1 (2026-09-18)
@@ -4,176 +4,186 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
-    <sheet name="data" sheetId="1" r:id="rId4"/>
+    <sheet name="data-investasi-pertambangan-nik" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
   <si>
     <t>kode_wilayah</t>
   </si>
   <si>
     <t>nama_wilayah</t>
   </si>
   <si>
     <t>pmdn_juta</t>
   </si>
   <si>
     <t>pma_juta</t>
   </si>
   <si>
     <t>jumlah_proyek</t>
   </si>
   <si>
     <t>serapan_tenaga_kerja</t>
   </si>
   <si>
-    <t>82.02.01</t>
+    <t>82.02.030</t>
   </si>
   <si>
     <t>WEDA</t>
   </si>
   <si>
-    <t>82.02.02</t>
+    <t>82.02.031</t>
+  </si>
+  <si>
+    <t>WEDA SELATAN</t>
+  </si>
+  <si>
+    <t>82.02.032</t>
   </si>
   <si>
     <t>WEDA UTARA</t>
   </si>
   <si>
-    <t>82.02.03</t>
-[...5 lines deleted...]
-    <t>82.02.04</t>
+    <t>82.02.033</t>
   </si>
   <si>
     <t>WEDA TENGAH</t>
   </si>
   <si>
-    <t>82.02.05</t>
+    <t>82.02.034</t>
   </si>
   <si>
     <t>WEDA TIMUR</t>
   </si>
   <si>
-    <t>82.02.06</t>
+    <t>82.02.041</t>
+  </si>
+  <si>
+    <t>PULAU GEBE</t>
+  </si>
+  <si>
+    <t>82.02.042</t>
   </si>
   <si>
     <t>PATANI</t>
   </si>
   <si>
-    <t>82.02.07</t>
+    <t>82.02.043</t>
   </si>
   <si>
     <t>PATANI UTARA</t>
   </si>
   <si>
-    <t>82.02.08</t>
+    <t>82.02.044</t>
   </si>
   <si>
     <t>PATANI BARAT</t>
   </si>
   <si>
-    <t>82.02.09</t>
+    <t>82.02.045</t>
   </si>
   <si>
     <t>PATANI TIMUR</t>
-  </si>
-[...4 lines deleted...]
-    <t>PULAU GEBE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
-  <fonts count="1">
+  <fonts count="2">
     <font>
       <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -440,317 +450,317 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="24.708" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2">
-        <v>424105</v>
+        <v>617947</v>
       </c>
       <c r="D2">
-        <v>129200</v>
+        <v>479793</v>
       </c>
       <c r="E2">
-        <v>59</v>
+        <v>9</v>
       </c>
       <c r="F2">
-        <v>9288</v>
+        <v>10401</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>8</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3">
-        <v>262439</v>
+        <v>434794</v>
       </c>
       <c r="D3">
-        <v>449470</v>
+        <v>483246</v>
       </c>
       <c r="E3">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="F3">
-        <v>2689</v>
+        <v>9311</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4">
-        <v>464966</v>
+        <v>53955</v>
       </c>
       <c r="D4">
-        <v>29429</v>
+        <v>1072572</v>
       </c>
       <c r="E4">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="F4">
-        <v>11032</v>
+        <v>10282</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5">
-        <v>797047</v>
+        <v>172471</v>
       </c>
       <c r="D5">
-        <v>400007</v>
+        <v>1141379</v>
       </c>
       <c r="E5">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F5">
-        <v>4470</v>
+        <v>2931</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6">
-        <v>536514</v>
+        <v>416662</v>
       </c>
       <c r="D6">
-        <v>142545</v>
+        <v>853747</v>
       </c>
       <c r="E6">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="F6">
-        <v>8612</v>
+        <v>7214</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>16</v>
       </c>
       <c r="B7" t="s">
         <v>17</v>
       </c>
       <c r="C7">
-        <v>586818</v>
+        <v>806684</v>
       </c>
       <c r="D7">
-        <v>851881</v>
+        <v>968920</v>
       </c>
       <c r="E7">
-        <v>59</v>
+        <v>10</v>
       </c>
       <c r="F7">
-        <v>8303</v>
+        <v>8483</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>18</v>
       </c>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8">
-        <v>108909</v>
+        <v>329319</v>
       </c>
       <c r="D8">
-        <v>480936</v>
+        <v>108725</v>
       </c>
       <c r="E8">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F8">
-        <v>4028</v>
+        <v>5755</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>20</v>
       </c>
       <c r="B9" t="s">
         <v>21</v>
       </c>
       <c r="C9">
-        <v>797867</v>
+        <v>297524</v>
       </c>
       <c r="D9">
-        <v>488516</v>
+        <v>1086749</v>
       </c>
       <c r="E9">
-        <v>34</v>
+        <v>16</v>
       </c>
       <c r="F9">
-        <v>8751</v>
+        <v>8433</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10" t="s">
         <v>23</v>
       </c>
       <c r="C10">
-        <v>682022</v>
+        <v>59121</v>
       </c>
       <c r="D10">
-        <v>72639</v>
+        <v>308158</v>
       </c>
       <c r="E10">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="F10">
-        <v>3400</v>
+        <v>9041</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11" t="s">
         <v>25</v>
       </c>
       <c r="C11">
-        <v>156215</v>
+        <v>647721</v>
       </c>
       <c r="D11">
-        <v>1066160</v>
+        <v>719485</v>
       </c>
       <c r="E11">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="F11">
-        <v>9621</v>
+        <v>6837</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>data</vt:lpstr>
+      <vt:lpstr>data-investasi-pertambangan-nik</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>